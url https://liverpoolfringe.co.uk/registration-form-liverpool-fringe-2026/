--- v0 (2026-04-23)
+++ v1 (2026-06-02)
@@ -1124,78 +1124,85 @@
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B90A8F" w14:textId="77777777" w:rsidR="003449B3" w:rsidRDefault="003449B3" w:rsidP="00795950">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D6192A7" w14:textId="77777777" w:rsidR="00C66506" w:rsidRPr="00C66506" w:rsidRDefault="00C66506" w:rsidP="004D5518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC95C02" w14:textId="1ABE6C03" w:rsidR="008C3562" w:rsidRPr="000C7426" w:rsidRDefault="00DF68FD" w:rsidP="004D5518">
+    <w:p w14:paraId="4FC95C02" w14:textId="45DBC090" w:rsidR="008C3562" w:rsidRPr="000C7426" w:rsidRDefault="00DF68FD" w:rsidP="004D5518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00215662" w:rsidRPr="000C7426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">eturn to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="002C2B62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>info</w:t>
+        </w:r>
         <w:r w:rsidR="008C3562" w:rsidRPr="000C7426">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>registration@liverpoolfringe.co.uk</w:t>
+          <w:t>@liverpoolfringe.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="784E27D0" w14:textId="6262D539" w:rsidR="007E11A6" w:rsidRPr="004A1CD1" w:rsidRDefault="008C3562" w:rsidP="004D5518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact number: </w:t>
       </w:r>
       <w:r w:rsidR="000C7426" w:rsidRPr="000C7426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>07933734292</w:t>
       </w:r>
     </w:p>
@@ -1221,84 +1228,85 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D5518"/>
     <w:rsid w:val="00046610"/>
     <w:rsid w:val="000C7426"/>
     <w:rsid w:val="0010347E"/>
     <w:rsid w:val="001D0604"/>
     <w:rsid w:val="00215662"/>
+    <w:rsid w:val="002C2B62"/>
     <w:rsid w:val="0032099A"/>
     <w:rsid w:val="003449B3"/>
     <w:rsid w:val="00427029"/>
     <w:rsid w:val="004A1CD1"/>
     <w:rsid w:val="004D5518"/>
     <w:rsid w:val="005E1634"/>
     <w:rsid w:val="007E11A6"/>
     <w:rsid w:val="008C3562"/>
     <w:rsid w:val="00923C60"/>
     <w:rsid w:val="009E5191"/>
     <w:rsid w:val="00A170BA"/>
     <w:rsid w:val="00A81C29"/>
     <w:rsid w:val="00C66506"/>
     <w:rsid w:val="00C83FEA"/>
     <w:rsid w:val="00CF69EC"/>
     <w:rsid w:val="00DF68FD"/>
+    <w:rsid w:val="00E83361"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5AE148C4"/>
@@ -2558,69 +2566,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>113</Words>
-  <Characters>650</Characters>
+  <Words>112</Words>
+  <Characters>643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>762</CharactersWithSpaces>
+  <CharactersWithSpaces>754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stephanie Hudson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>